--- v0 (2026-07-14)
+++ v1 (2026-10-16)
@@ -12,176 +12,809 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="739">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Titulo</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Conteudo</t>
   </si>
   <si>
+    <t>Edição 1839 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>1839 - edicao_especial_de_outubro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1838 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>1838 - edicao_especial_de_outubro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1837 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>1837 - edicao_especial_de_outubro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1836 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>2026-10-13</t>
+  </si>
+  <si>
+    <t>1836 - edicao_especial_de_outubro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1835 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
+  <si>
+    <t>1835 - edicao_especial_de_outubro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1834 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>1834 - edicao_especial_de_outubro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1833 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>1833 - edicao_especial_de_outubro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1832 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>1832 - edicao_especial_de_outubro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1831 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>1831 - edicao_especial_de_outubro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1830 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>1830 - edicao_especial_de_outubro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1829 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>1829 - edicao_especial_de_outubro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1828 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>1828 - edicao_especial_de_outubro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1827 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>1827 - edicao_especial_de_outubro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1826 - Edição Especial de Outubro de 2026</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>1826 - edicao_especial_de_outubro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1825 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>1825 - edicao_especial_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1824 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>1824 - edicao_especial_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1823 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>1823 - edicao_especial_de_setembro25.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1822 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>1822 - edicao_especial_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1821 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>1821 - edicao_especial_de_setembro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1820 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>1820 - edicao_especial_de_setembro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1819 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>1819 - edicao_especial_de_setembro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1818 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>1818 - edicao_especial_de_setembro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1817 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>1817 - edicao_especial_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1816 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>1816 - edicao_especial_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1815 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>1815 - edicao_especial_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1814 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>1814 - edicao_especial_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1813 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>1813 - edicao_especial_de_setembro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1812 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>1812 - edicao_especial_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1811 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>1811 - edicao_especial_de_setembro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1810 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>1810 - edicao_especial_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1809 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>1809 - edicao_especial_de_setembro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1808 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>1808 - edicao_especial_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1807 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>1807 - edicao_especial_de_setembro-26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1806 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>1806 - edicao_especial_de_setembro-26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1805 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>1805 - edicao_especial_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1804 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>1804 - edicao_especial_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1803 - Edição Especial de Setembro de 2026</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>1803 - edicao_especial_de_setembro26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1802 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>1802 - edicao_especial_de_agosto26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1801 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>1801 - edicao_especial_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1800 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>1800 - edicao_especial_de_agosto26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1799 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>1799 - edicao_especial_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1798 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>1798 - edicao_especial_de_agosto26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1797 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>1797 - edicao_especial_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1796 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>1796 - edicao_especial_de_agosto26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1795 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>1795 - edicao_especial_de_agosto26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1794 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>1794 - edicao_especial_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1793 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>1793 - edicao_especial_de_agosto26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1792 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>1792 - edicao_especial_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1791 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>1791 - edicao_especial_de_agosto26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1790 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>1790 - edicao_especial_de_agosto26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1789 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>1789 - edicao_especial_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1788 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>1788 - edicao_especial_de_agosto-26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1787 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>1787 - edicao_especial_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1786 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>1786 - edicao_especial_de_agosto-26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1785 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>1785 - edicao_especial_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1784 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>1784 - edicao_especial_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1783 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>1783 - edicao_especial_de_agosto.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1782 - Edição Especial de Agosto de 2026</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>1782 - edicao_especial_de_agosto-26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1781 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>1781 - edicao_especial_de_julho.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1780 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>1780 - edicao_especial_de_julho.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1779 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>1779 - edicao_especial_de_julho26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1778 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>1778 - edicao_especial_de_julho26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1777 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>1777 - edicao_especial_de_julho26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1776 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>1776 - edicao_especial_de_julho.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1775 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>1775-edicao_especial_de_julho-26-.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1774 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>1774 - edicao_especial_de_julho.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1773 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>1773 - edicao_especial_de_julho-26.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edição 1772 - Edição Especial de Julho de 2026	</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>1772 - edicao_especial_de_julho26-.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1771 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>1771 - edicao_especial_de_julho26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1770 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>1770 - edicao_especial_de_julho.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edição 1769 - Edição Especial de Julho de 2026	</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>1769 - edicao_especial_de_julho26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1768 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>1768 - edicao_especial_de_julho26-.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1767 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>1767 - edicao_especial_de_julho26.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edição 1766 - Edição Especial de Julho de 2026	</t>
+  </si>
+  <si>
+    <t>1766 - edicao_especial_de_julho.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1765 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>1765 - edicao_especial_de_julho26-.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1764 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>1764 - edicao_especial_de_julho.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1763 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>1763 - edicao_especial_de_julho26.pdf</t>
+  </si>
+  <si>
+    <t>Edição 1762 - Edição Especial de Julho de 2026</t>
+  </si>
+  <si>
+    <t>1762 - edicao_especial_de_julho26.pdf</t>
+  </si>
+  <si>
     <t xml:space="preserve">Edição 1761 - Edição Especial de Julho de 2026	</t>
   </si>
   <si>
     <t>2026-07-14</t>
   </si>
   <si>
     <t>1761 - edicao_especial_de_julho26.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1760 - Edição Especial de Julho de 2026	</t>
   </si>
   <si>
     <t>2026-07-13</t>
   </si>
   <si>
     <t>1760 - edicao_especial_de_julho.pdf</t>
   </si>
   <si>
     <t>Edição 1759 - Edição Especial de Julho de 2026</t>
   </si>
   <si>
     <t>2026-07-09</t>
   </si>
   <si>
     <t>1759 - edicao_especial_de_julho.pdf</t>
   </si>
   <si>
     <t>Edição 1758 - Edição Especial de Julho de 2026</t>
   </si>
   <si>
-    <t>1758 - edicao_especial_de_julho-26.pdf</t>
+    <t>1758 - edicao_especial_de_julho--26.pdf</t>
   </si>
   <si>
     <t>Edição 1757 - Edição Especial de Julho de 2026</t>
   </si>
   <si>
     <t>2026-07-08</t>
   </si>
   <si>
     <t>1757 - edicao_especial_de_julho26.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1756 - Edição Especial de Julho de 2026	</t>
   </si>
   <si>
     <t>1756 - edicao_especial_de_julho26.pdf</t>
   </si>
   <si>
     <t>Edição 1755 - Edição Especial de Julho de 2026</t>
   </si>
   <si>
     <t>2026-07-07</t>
   </si>
   <si>
-    <t>1755 - edicao_especial_de_julho26.pdf</t>
+    <t>1755 - edicao_especial_de_julho26-.pdf</t>
   </si>
   <si>
     <t>Edição 1754 - Edição Especial de Julho de 2026</t>
   </si>
   <si>
     <t>2026-07-06</t>
   </si>
   <si>
     <t>1754 - edicao_especial_de_julho.pdf</t>
   </si>
   <si>
     <t>Edição 1753 - Edição Especial de Julho de 2026</t>
   </si>
   <si>
     <t>2026-07-03</t>
   </si>
   <si>
     <t>1753 - edicao_especial_de_julho26.pdf</t>
   </si>
   <si>
     <t>Edição 1752 - Edição Especial de Julho de 2026</t>
   </si>
   <si>
     <t>1752 - edicao_especial_de_julho26.pdf</t>
   </si>
   <si>
     <t>Edição 1751 - Edição Especial de Julho de 2026</t>
   </si>
   <si>
     <t>1751 - edicao_especial_de_julho.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1750 - Edição Especial de Julho de 2026	</t>
   </si>
   <si>
     <t>2026-07-02</t>
   </si>
   <si>
     <t>1750 - edicao_especial_de_julho26.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1749 - Edição Especial de Julho de 2026	</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>1749 - edicao_especial_de_julho26.pdf</t>
+    <t>1749 - edicao_especial_de_julho-26.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1748 - Edição Especial de Junho de 2026	</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
-    <t>1748 - edicao_especial_de_junho26.pdf</t>
+    <t>1748 - edicao_especial_de_junho-.pdf</t>
   </si>
   <si>
     <t>Edição 1747 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>1747 - edicao_especial_de_junho.pdf</t>
   </si>
   <si>
     <t>Edição 1746 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
     <t>1746 - edicao_especial_de_junho.pdf</t>
   </si>
   <si>
     <t>Edição 1745 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>2026-06-25</t>
   </si>
@@ -206,114 +839,114 @@
   <si>
     <t>Edição 1742 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>1742 - edicao_especial_de_junho.pdf</t>
   </si>
   <si>
     <t>Edição 1741 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>1741 - edicao_especial_de_junho.pdf</t>
   </si>
   <si>
     <t>Edição 1740 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>2026-06-19</t>
   </si>
   <si>
     <t>1740 - edicao_especial_de_junho.pdf</t>
   </si>
   <si>
     <t>Edição 1739 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
-    <t>1739 - edicao_especial_de_junho--26.pdf</t>
+    <t>1739 - edicao_especial_de_junho26.pdf</t>
   </si>
   <si>
     <t>Edição 1738 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>2026-06-18</t>
   </si>
   <si>
     <t>1738 - edicao_especial_de_junho26.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1737 - Edição Especial de Junho de 2026	</t>
   </si>
   <si>
     <t>1737 - edicao_especial_de_junho-26.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1736 - Edição Especial de Junho de 2026	</t>
   </si>
   <si>
     <t>2026-06-17</t>
   </si>
   <si>
     <t>1736 - edicao_especial_de_junho-26.pdf</t>
   </si>
   <si>
     <t>Edição 1735 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>2026-06-16</t>
   </si>
   <si>
-    <t>1735 - edicao_especial_de_junho-26.pdf</t>
+    <t>1735 - edicao_especial_de_junho--26.pdf</t>
   </si>
   <si>
     <t>Edição 1734 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
-    <t>1734 - edicao_especial_de_junho.pdf</t>
+    <t>1734 - edicao_especial_de_junho26-.pdf</t>
   </si>
   <si>
     <t>Edição 1733 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>1733 - edicao_especial_de_junho.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1732 - Edição Especial de Junho de 2026	</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>1732 - edicao_especial_de_junho26.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1731 - Edição Especial de Junho de 2026	</t>
   </si>
   <si>
-    <t>1731 - edicao_especial_de_junho.pdf</t>
+    <t>1731 - edicao_especial_de_junho--26.pdf</t>
   </si>
   <si>
     <t>Edição 1730 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>2026-06-11</t>
   </si>
   <si>
     <t>1730 - edicao_especial_de_junho2.pdf</t>
   </si>
   <si>
     <t>Edição 1729 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>1729 - edicao_especial_de_junho-26.pdf</t>
   </si>
   <si>
     <t>Edição 1728 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
@@ -341,99 +974,102 @@
   <si>
     <t>2026-06-03</t>
   </si>
   <si>
     <t>1725 - edicao_especial_de_junho26.pdf</t>
   </si>
   <si>
     <t>Edição 1724 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>1724 - edicao_especial_de_junho.pdf</t>
   </si>
   <si>
     <t>Edição 1723 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>1723 - edicao_especial_de_junho.pdf</t>
   </si>
   <si>
     <t>Edição 1722 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>2026-06-02</t>
   </si>
   <si>
-    <t>1722 - edicao_especial_de_junho26.pdf</t>
+    <t>1722 - edicao_especial_de_junho26-.pdf</t>
   </si>
   <si>
     <t>Edição 1721 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>1721 - edicao_especial_de_junho.pdf</t>
   </si>
   <si>
     <t>Edição 1720 - Edição Especial de Junho de 2026</t>
   </si>
   <si>
+    <t>1720 - edicao_especial_de_junho26.pdf</t>
+  </si>
+  <si>
     <t>Edição 1719 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>2026-05-29</t>
   </si>
   <si>
     <t>1719 - edicao_especial_de_maio.pdf</t>
   </si>
   <si>
     <t>Edição 1718 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
-    <t>1718 - edicao_especial_de_maio2.pdf</t>
+    <t>1718 - edicao_especial_de_maio26.pdf</t>
   </si>
   <si>
     <t>Edição 1717 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>2026-05-28</t>
   </si>
   <si>
     <t>1717 - edicao_especial_de_maio.pdf</t>
   </si>
   <si>
     <t>Edição 1716 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>1716 - edicao_especial_de_maio26.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1715 - Edição Especial de Maio de 2026	</t>
   </si>
   <si>
-    <t>1715 - edicao_especial_de_maio.pdf</t>
+    <t>1715 - edicao_especial_de_maio26-.pdf</t>
   </si>
   <si>
     <t>Edição 1714 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>2026-05-27</t>
   </si>
   <si>
     <t>1714 - edicao_especial_de_maio26.pdf</t>
   </si>
   <si>
     <t>Edição 1713 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>2026-05-26</t>
   </si>
   <si>
     <t>1713 - edicao_especial_de_maio2.pdf</t>
   </si>
   <si>
     <t>Edição 1712 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>2026-05-25</t>
   </si>
@@ -509,51 +1145,51 @@
   <si>
     <t>1703 - edicao_especial_de_maio26.pdf</t>
   </si>
   <si>
     <t>Edição 1702 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>2026-05-14</t>
   </si>
   <si>
     <t>1702 - edicao_especial_de_maio.pdf</t>
   </si>
   <si>
     <t>Edição 1701 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
     <t>1701 - edicao_especial_de_maio26.pdf</t>
   </si>
   <si>
     <t>Edição 1700 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
-    <t>1700 - edicao_especial_de_maio-26.pdf</t>
+    <t>1700 - edicao_especial_de_maio-.pdf</t>
   </si>
   <si>
     <t>Edição 1699 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>1699 - edicao_especial_de_maio-26.pdf</t>
   </si>
   <si>
     <t>Edição 1698 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>2026-05-12</t>
   </si>
   <si>
     <t>1698 - edicao_especial_de_maio-26.pdf</t>
   </si>
   <si>
     <t>Edição 1697 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>2026-05-11</t>
   </si>
   <si>
     <t>1697 - edicao_especial_de_maio26.pdf</t>
   </si>
@@ -605,51 +1241,51 @@
   <si>
     <t>1690 - edicao_especial_de_maio.pdf</t>
   </si>
   <si>
     <t>Edição 1689 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
     <t>1689 - edicao_especial_de_maio26.pdf</t>
   </si>
   <si>
     <t>Edição 1688 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>1688 - edicao_especial_de_maio26.pdf</t>
   </si>
   <si>
     <t>Edição 1687 - Edição Especial de Maio de 2026</t>
   </si>
   <si>
     <t>2026-05-05</t>
   </si>
   <si>
-    <t>1687 - edicao_especial_de_maio2.pdf</t>
+    <t>1687 - edicao_especial_de_maio-26.pdf</t>
   </si>
   <si>
     <t>Edição 1686 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>1686 - edicao_especial_de_abril.pdf</t>
   </si>
   <si>
     <t>Edição 1685 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>1685 - edicao_especial_de_abril2.pdf</t>
   </si>
   <si>
     <t>Edição 1684 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>2026-04-29</t>
   </si>
   <si>
     <t>1684 - edicao_especial_de_abril.pdf</t>
   </si>
@@ -692,105 +1328,105 @@
   <si>
     <t>1679 - edicao_especial_de_abril.pdf</t>
   </si>
   <si>
     <t>Edição 1678 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>1678 - edicao_especial_de_abril.pdf</t>
   </si>
   <si>
     <t>Edição 1677 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>2026-04-23</t>
   </si>
   <si>
     <t>1677 - edicao_especial_de_abril26.pdf</t>
   </si>
   <si>
     <t>Edição 1676 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
-    <t>1676 - edicao_especial_de_abril.pdf</t>
+    <t>1676 - edicao_especial_de_abril--26.pdf</t>
   </si>
   <si>
     <t>Edição 1675 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
     <t>1675 - edicao_especial_de_abril2.pdf</t>
   </si>
   <si>
     <t>Edição 1674 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>2026-04-16</t>
   </si>
   <si>
     <t>1674 - edicao_especial_de_marco26.pdf</t>
   </si>
   <si>
     <t>Edição 1673 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>2026-04-15</t>
   </si>
   <si>
-    <t>1673 - edicao_especial_de_abril-26.pdf</t>
+    <t>1673 - edicao_especial_de_abril.pdf</t>
   </si>
   <si>
     <t>Edição 1672 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>2026-04-14</t>
   </si>
   <si>
     <t>1672 - edicao_especial_de_abril2.pdf</t>
   </si>
   <si>
     <t>Edição 1671 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>2026-04-13</t>
   </si>
   <si>
     <t>1671 - edicao_especial_de_abril2.pdf</t>
   </si>
   <si>
     <t>Edição 1670 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>2026-04-10</t>
   </si>
   <si>
-    <t>1670 - edicao_especial_de_abril26.pdf</t>
+    <t>1670 - edicao_especial_de_abril-26.pdf</t>
   </si>
   <si>
     <t>Edição 1669 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>2026-04-09</t>
   </si>
   <si>
     <t>1669 - edicao_especial_de_abril2.pdf</t>
   </si>
   <si>
     <t>Edição 1668 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>2026-04-08</t>
   </si>
   <si>
     <t>1668 - edicao_especial_de_abril-26.pdf</t>
   </si>
   <si>
     <t>Edição 1667 - Edição Especial de Abril de 2026</t>
   </si>
   <si>
     <t>1667 - edicao_especial_de_abril26.pdf</t>
   </si>
@@ -818,84 +1454,84 @@
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>1664 - edicao_especial_de_abril-26.pdf</t>
   </si>
   <si>
     <t>Edição 1663 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>1663 - edicao_especial_de_marco26.pdf</t>
   </si>
   <si>
     <t>Edição 1662 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>1662 - edicao_especial_de_marco26.pdf</t>
   </si>
   <si>
     <t>Edição 1661 - Edição Especial de Março de 2026</t>
   </si>
   <si>
-    <t>1661 - edicao_especial_de_marco.pdf</t>
+    <t>1661 - edicao_especial_de_marco-.pdf</t>
   </si>
   <si>
     <t>Edição 1660 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
     <t>1660 - edicao_especial_de_marco.pdf</t>
   </si>
   <si>
     <t>Edição 1659 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>1659 - edicao_especial_de_marco.pdf</t>
   </si>
   <si>
     <t>Edição 1658 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>2026-03-27</t>
   </si>
   <si>
     <t>1658 - edicao_especial_de_marco.pdf</t>
   </si>
   <si>
     <t>Edição 1657 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
-    <t>1657 - edicao_especial_de_marco-26.pdf</t>
+    <t>1657 - edicao_especial_de_marco26.pdf</t>
   </si>
   <si>
     <t>Edição 1656 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>1656 - edicao_especial_de_marco26.pdf</t>
   </si>
   <si>
     <t>Edição 1655 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>2026-03-25</t>
   </si>
   <si>
     <t>1655 - edicao_especial_de_marco26.pdf</t>
   </si>
   <si>
     <t>Edição 1654 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
     <t>1654 - edicao_especial_de_marco.pdf</t>
   </si>
@@ -998,123 +1634,123 @@
   <si>
     <t>2026-03-11</t>
   </si>
   <si>
     <t>1641 - edicao_especial_de_marco.pdf</t>
   </si>
   <si>
     <t>Edição 1640 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>1640 - edicao_especial_de_marco.pdf</t>
   </si>
   <si>
     <t>Edição 1639 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>1639 - edicao_especial_de_marco.26.pdf</t>
   </si>
   <si>
     <t>Edição 1638 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>2026-03-10</t>
   </si>
   <si>
-    <t>1638 - edicao_especial_de_marco26.pdf</t>
+    <t>1638 - edicao_especial_de_marco-26.pdf</t>
   </si>
   <si>
     <t>Edição 1637 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>1637 - edicao_especial_de_marco26.pdf</t>
   </si>
   <si>
     <t>Edição 1636 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>2026-03-09</t>
   </si>
   <si>
     <t>1636 - edicao_especial_de_marco.pdf</t>
   </si>
   <si>
     <t>Edição 1635 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>2026-03-06</t>
   </si>
   <si>
-    <t>1635 - edicao_especial_de_marco26.pdf</t>
+    <t>1635 - edicao_especial_de_marco26-.pdf</t>
   </si>
   <si>
     <t>Edição 1634 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>2026-03-05</t>
   </si>
   <si>
     <t>1634 - edicao_especial_de_marco.26.pdf</t>
   </si>
   <si>
     <t>Edição 1633 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>1633 - edicao_especial_de_marco26.pdf</t>
   </si>
   <si>
     <t>Edição 1632 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>2026-03-04</t>
   </si>
   <si>
     <t>1632 - edicao_especial_de_marco.pdf</t>
   </si>
   <si>
     <t>Edição 1631 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>1631 - edicao_especial_de_marco26.pdf</t>
   </si>
   <si>
     <t>Edição 1630 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>1630 - edicao_especial_de_marco.pdf</t>
   </si>
   <si>
     <t>Edição 1629 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>1629 - edicao_especial_de_marco.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Edição 1628 - Edição Especial de Março de 2026	</t>
   </si>
   <si>
-    <t>1628 - edicao_especial_de_marco26.pdf</t>
+    <t>1628 - edicao_especial_de_marco-26.pdf</t>
   </si>
   <si>
     <t>Edição 1627 - Edição Especial de Março de 2026</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>1627 - edicao_especial_de_marco-26.pdf</t>
   </si>
   <si>
     <t>Edição 1626 - Edição Especial de Fevereiro de 2026</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>1626 - edicao_especial_de_fevereiro-26.pdf</t>
   </si>
   <si>
     <t>Edição 1625 - Edição Especial de Fevereiro de 2026</t>
   </si>
   <si>
     <t>2026-02-27</t>
   </si>
@@ -1313,51 +1949,51 @@
   <si>
     <t>1597 - edicao_especial_de_fevereiro26.pdf</t>
   </si>
   <si>
     <t>Edição 1596 - Edição Especial de Fevereiro de 2026</t>
   </si>
   <si>
     <t>2026-02-11</t>
   </si>
   <si>
     <t>1596 - edicao_especial_de_fevereiro.26.pdf</t>
   </si>
   <si>
     <t>Edição 1595 - Edição Especial de Fevereiro de 2026</t>
   </si>
   <si>
     <t>1595 - edicao_especial_de_fevereiro-26.pdf</t>
   </si>
   <si>
     <t>Edição 1594 - Edição Especial de Fevereiro de 2026</t>
   </si>
   <si>
     <t>2026-02-10</t>
   </si>
   <si>
-    <t>1594 - edicao_especial_de_fevereiro26.pdf</t>
+    <t>1594 - edicao_especial_de_fevereiro.pdf</t>
   </si>
   <si>
     <t>Edição 1593 - Edição Especial de Fevereiro de 2026</t>
   </si>
   <si>
     <t>1593 - edicao_especial_de_fevereiro26.pdf</t>
   </si>
   <si>
     <t>Edição 1592 - Edição Especial de Fevereiro de 2026</t>
   </si>
   <si>
     <t>1592 - edicao_especial_de_fevereiro.pdf</t>
   </si>
   <si>
     <t>Edição 1591 - Edição Especial de Fevereiro de 2026</t>
   </si>
   <si>
     <t>1591 - edicao_especial_de_fevereiro-26.pdf</t>
   </si>
   <si>
     <t>Edição 1590 - Edição Especial de Fevereiro de 2026</t>
   </si>
   <si>
     <t>2026-02-09</t>
   </si>
@@ -1574,51 +2210,51 @@
   <si>
     <t>2026-01-12</t>
   </si>
   <si>
     <t>1561 - edicao_especial_de_janeiro26.pdf</t>
   </si>
   <si>
     <t>Edição 1560 - Edição Especial de Janeiro de 2026</t>
   </si>
   <si>
     <t>1560 - edicao_especial_de_janeiro.pdf</t>
   </si>
   <si>
     <t>Edição 1559 - Edição Especial de Janeiro de 2026</t>
   </si>
   <si>
     <t>1559 - edicao_especial_de_janeiro26.pdf</t>
   </si>
   <si>
     <t>Edição 1556 - Edição Especial de Janeiro de 2026</t>
   </si>
   <si>
     <t>2026-01-06</t>
   </si>
   <si>
-    <t>1556 - edicao_especial_de_janeiro26.pdf</t>
+    <t>1556 - edicao_especial_de_janeiro26-.pdf</t>
   </si>
   <si>
     <t>Edição 1555 - Edição Especial de Janeiro de 2026</t>
   </si>
   <si>
     <t>2026-01-05</t>
   </si>
   <si>
     <t>1555 - edicao_especial_de_janeiro2.pdf</t>
   </si>
   <si>
     <t>Edição 1554 - Edição Especial de Janeiro de 2026</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
     <t>1554 - edicao_especial_de_janeiro26.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1951,2930 +2587,4024 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D205"/>
+  <dimension ref="A1:D283"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="61" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
-        <v>1844</v>
+        <v>1924</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>1843</v>
+        <v>1923</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>1842</v>
+        <v>1922</v>
       </c>
       <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>10</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>1841</v>
+        <v>1921</v>
       </c>
       <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>1840</v>
+        <v>1920</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>1839</v>
+        <v>1919</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>1838</v>
+        <v>1918</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>1837</v>
+        <v>1917</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>1836</v>
+        <v>1916</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>1835</v>
+        <v>1915</v>
       </c>
       <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>1834</v>
+        <v>1914</v>
       </c>
       <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>1833</v>
+        <v>1912</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>1832</v>
+        <v>1911</v>
       </c>
       <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>1831</v>
+        <v>1910</v>
       </c>
       <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
         <v>39</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>1830</v>
+        <v>1909</v>
       </c>
       <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
         <v>42</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>1829</v>
+        <v>1908</v>
       </c>
       <c r="B17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>1828</v>
+        <v>1907</v>
       </c>
       <c r="B18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>1827</v>
+        <v>1906</v>
       </c>
       <c r="B19" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>1826</v>
+        <v>1905</v>
       </c>
       <c r="B20" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" t="s">
         <v>53</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>1825</v>
+        <v>1904</v>
       </c>
       <c r="B21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>1824</v>
+        <v>1903</v>
       </c>
       <c r="B22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C22" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>1823</v>
+        <v>1902</v>
       </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="s">
         <v>61</v>
       </c>
       <c r="D23" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>1822</v>
+        <v>1901</v>
       </c>
       <c r="B24" t="s">
         <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>1821</v>
+        <v>1900</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>1820</v>
+        <v>1899</v>
       </c>
       <c r="B26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>1819</v>
+        <v>1898</v>
       </c>
       <c r="B27" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>1818</v>
+        <v>1897</v>
       </c>
       <c r="B28" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D28" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>1817</v>
+        <v>1896</v>
       </c>
       <c r="B29" t="s">
         <v>76</v>
       </c>
       <c r="C29" t="s">
         <v>77</v>
       </c>
       <c r="D29" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>1816</v>
+        <v>1895</v>
       </c>
       <c r="B30" t="s">
         <v>79</v>
       </c>
       <c r="C30" t="s">
         <v>77</v>
       </c>
       <c r="D30" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>1815</v>
+        <v>1894</v>
       </c>
       <c r="B31" t="s">
         <v>81</v>
       </c>
       <c r="C31" t="s">
+        <v>77</v>
+      </c>
+      <c r="D31" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>1814</v>
+        <v>1893</v>
       </c>
       <c r="B32" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>1813</v>
+        <v>1892</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
         <v>87</v>
       </c>
       <c r="D33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>1812</v>
+        <v>1891</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" t="s">
         <v>90</v>
       </c>
       <c r="D34" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>1811</v>
+        <v>1890</v>
       </c>
       <c r="B35" t="s">
         <v>92</v>
       </c>
       <c r="C35" t="s">
         <v>93</v>
       </c>
       <c r="D35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>1810</v>
+        <v>1889</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>1809</v>
+        <v>1888</v>
       </c>
       <c r="B37" t="s">
         <v>98</v>
       </c>
       <c r="C37" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>1808</v>
+        <v>1887</v>
       </c>
       <c r="B38" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C38" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D38" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>1807</v>
+        <v>1886</v>
       </c>
       <c r="B39" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C39" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>1806</v>
+        <v>1885</v>
       </c>
       <c r="B40" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C40" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="D40" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>1805</v>
+        <v>1884</v>
       </c>
       <c r="B41" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C41" t="s">
         <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>1804</v>
+        <v>1883</v>
       </c>
       <c r="B42" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C42" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D42" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>1803</v>
+        <v>1882</v>
       </c>
       <c r="B43" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C43" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D43"/>
+        <v>116</v>
+      </c>
+      <c r="D43" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>1802</v>
+        <v>1881</v>
       </c>
       <c r="B44" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C44" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D44" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>1801</v>
+        <v>1880</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C45" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D45" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>1800</v>
+        <v>1879</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C46" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="D46" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>1799</v>
+        <v>1878</v>
       </c>
       <c r="B47" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C47" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>1798</v>
+        <v>1877</v>
       </c>
       <c r="B48" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C48" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="D48" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>1797</v>
+        <v>1876</v>
       </c>
       <c r="B49" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="C49" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>1796</v>
+        <v>1875</v>
       </c>
       <c r="B50" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C50" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="D50" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>1795</v>
+        <v>1874</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C51" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="D51" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>1794</v>
+        <v>1873</v>
       </c>
       <c r="B52" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C52" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="D52" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>1793</v>
+        <v>1871</v>
       </c>
       <c r="B53" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="C53" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="D53" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>1792</v>
+        <v>1870</v>
       </c>
       <c r="B54" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C54" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="D54" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>1791</v>
+        <v>1869</v>
       </c>
       <c r="B55" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="C55" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="D55" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>1790</v>
+        <v>1868</v>
       </c>
       <c r="B56" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="C56" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="D56" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>1789</v>
+        <v>1867</v>
       </c>
       <c r="B57" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C57" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="D57" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>1788</v>
+        <v>1866</v>
       </c>
       <c r="B58" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="C58" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D58" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>1787</v>
+        <v>1865</v>
       </c>
       <c r="B59" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="C59" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="D59" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>1786</v>
+        <v>1864</v>
       </c>
       <c r="B60" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="C60" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="D60" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>1785</v>
+        <v>1863</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="C61" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="D61" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>1784</v>
+        <v>1862</v>
       </c>
       <c r="B62" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="C62" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="D62" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>1783</v>
+        <v>1861</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="C63" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="D63" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>1782</v>
+        <v>1860</v>
       </c>
       <c r="B64" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="C64" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="D64" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>1781</v>
+        <v>1859</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C65" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D65" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>1780</v>
+        <v>1858</v>
       </c>
       <c r="B66" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="C66" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="D66" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>1779</v>
+        <v>1857</v>
       </c>
       <c r="B67" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="C67" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="D67" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>1778</v>
+        <v>1856</v>
       </c>
       <c r="B68" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="C68" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="D68" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>1777</v>
+        <v>1855</v>
       </c>
       <c r="B69" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="C69" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="D69" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>1776</v>
+        <v>1854</v>
       </c>
       <c r="B70" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="C70" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="D70" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>1775</v>
+        <v>1853</v>
       </c>
       <c r="B71" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="C71" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="D71" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>1774</v>
+        <v>1852</v>
       </c>
       <c r="B72" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="C72" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="D72" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>1773</v>
+        <v>1851</v>
       </c>
       <c r="B73" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="C73" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="D73" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>1772</v>
+        <v>1850</v>
       </c>
       <c r="B74" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="C74" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="D74" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>1770</v>
+        <v>1849</v>
       </c>
       <c r="B75" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="C75" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="D75" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>1769</v>
+        <v>1848</v>
       </c>
       <c r="B76" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="C76" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="D76" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>1768</v>
+        <v>1847</v>
       </c>
       <c r="B77" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="C77" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="D77" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>1767</v>
+        <v>1846</v>
       </c>
       <c r="B78" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="C78" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="D78" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>1766</v>
+        <v>1845</v>
       </c>
       <c r="B79" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="C79" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="D79" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>1765</v>
+        <v>1844</v>
       </c>
       <c r="B80" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="C80" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="D80" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>1764</v>
+        <v>1843</v>
       </c>
       <c r="B81" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="C81" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="D81" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>1763</v>
+        <v>1842</v>
       </c>
       <c r="B82" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="C82" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="D82" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>1762</v>
+        <v>1841</v>
       </c>
       <c r="B83" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="C83" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="D83" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>1761</v>
+        <v>1840</v>
       </c>
       <c r="B84" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="C84" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="D84" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>1760</v>
+        <v>1839</v>
       </c>
       <c r="B85" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="C85" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="D85" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>1759</v>
+        <v>1838</v>
       </c>
       <c r="B86" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="C86" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="D86" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>1758</v>
+        <v>1837</v>
       </c>
       <c r="B87" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="C87" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="D87" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>1757</v>
+        <v>1836</v>
       </c>
       <c r="B88" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="C88" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="D88" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>1756</v>
+        <v>1835</v>
       </c>
       <c r="B89" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="C89" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="D89" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>1755</v>
+        <v>1834</v>
       </c>
       <c r="B90" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="C90" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D90" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>1754</v>
+        <v>1833</v>
       </c>
       <c r="B91" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="C91" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="D91" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>1753</v>
+        <v>1832</v>
       </c>
       <c r="B92" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="C92" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="D92" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>1752</v>
+        <v>1831</v>
       </c>
       <c r="B93" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="C93" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="D93" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>1751</v>
+        <v>1830</v>
       </c>
       <c r="B94" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="C94" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="D94" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>1750</v>
+        <v>1829</v>
       </c>
       <c r="B95" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="C95" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="D95" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>1749</v>
+        <v>1828</v>
       </c>
       <c r="B96" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="C96" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="D96" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>1748</v>
+        <v>1827</v>
       </c>
       <c r="B97" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="C97" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D97" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>1747</v>
+        <v>1826</v>
       </c>
       <c r="B98" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="C98" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="D98" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>1746</v>
+        <v>1825</v>
       </c>
       <c r="B99" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="C99" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="D99" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>1745</v>
+        <v>1824</v>
       </c>
       <c r="B100" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="C100" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D100" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>1744</v>
+        <v>1823</v>
       </c>
       <c r="B101" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="C101" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="D101" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>1743</v>
+        <v>1822</v>
       </c>
       <c r="B102" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="C102" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="D102" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>1742</v>
+        <v>1821</v>
       </c>
       <c r="B103" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="C103" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="D103" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>1741</v>
+        <v>1820</v>
       </c>
       <c r="B104" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="C104" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="D104" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>1740</v>
+        <v>1819</v>
       </c>
       <c r="B105" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="C105" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="D105" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>1739</v>
+        <v>1818</v>
       </c>
       <c r="B106" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="C106" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="D106" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>1738</v>
+        <v>1817</v>
       </c>
       <c r="B107" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="C107" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="D107" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>1737</v>
+        <v>1816</v>
       </c>
       <c r="B108" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="C108" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="D108" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>1736</v>
+        <v>1815</v>
       </c>
       <c r="B109" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="C109" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="D109" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>1735</v>
+        <v>1814</v>
       </c>
       <c r="B110" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="C110" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D110" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>1734</v>
+        <v>1813</v>
       </c>
       <c r="B111" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="C111" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="D111" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>1733</v>
+        <v>1812</v>
       </c>
       <c r="B112" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="C112" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="D112" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>1732</v>
+        <v>1811</v>
       </c>
       <c r="B113" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="C113" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="D113" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>1731</v>
+        <v>1810</v>
       </c>
       <c r="B114" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="C114" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="D114" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>1730</v>
+        <v>1809</v>
       </c>
       <c r="B115" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C115" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="D115" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>1729</v>
+        <v>1808</v>
       </c>
       <c r="B116" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="C116" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="D116" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>1728</v>
+        <v>1807</v>
       </c>
       <c r="B117" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="C117" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="D117" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>1727</v>
+        <v>1806</v>
       </c>
       <c r="B118" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="C118" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D118" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>1726</v>
+        <v>1805</v>
       </c>
       <c r="B119" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="C119" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="D119" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>1725</v>
+        <v>1804</v>
       </c>
       <c r="B120" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="C120" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="D120" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>1724</v>
+        <v>1803</v>
       </c>
       <c r="B121" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C121" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="D121" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>1723</v>
+        <v>1802</v>
       </c>
       <c r="B122" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="C122" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="D122" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>1722</v>
+        <v>1801</v>
       </c>
       <c r="B123" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="C123" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="D123" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>1720</v>
+        <v>1800</v>
       </c>
       <c r="B124" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="C124" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="D124" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>1719</v>
+        <v>1799</v>
       </c>
       <c r="B125" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="C125" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="D125" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>1718</v>
+        <v>1798</v>
       </c>
       <c r="B126" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="C126" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="D126" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>1717</v>
+        <v>1797</v>
       </c>
       <c r="B127" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="C127" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="D127" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>1716</v>
+        <v>1796</v>
       </c>
       <c r="B128" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="C128" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="D128" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>1715</v>
+        <v>1795</v>
       </c>
       <c r="B129" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="C129" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="D129" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>1714</v>
+        <v>1794</v>
       </c>
       <c r="B130" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="C130" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="D130" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>1713</v>
+        <v>1793</v>
       </c>
       <c r="B131" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="C131" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="D131" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>1712</v>
+        <v>1792</v>
       </c>
       <c r="B132" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="C132" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="D132" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>1711</v>
+        <v>1791</v>
       </c>
       <c r="B133" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="C133" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="D133" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>1710</v>
+        <v>1790</v>
       </c>
       <c r="B134" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="C134" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="D134" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>1709</v>
+        <v>1789</v>
       </c>
       <c r="B135" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="C135" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="D135" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>1708</v>
+        <v>1788</v>
       </c>
       <c r="B136" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="C136" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="D136" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>1707</v>
+        <v>1787</v>
       </c>
       <c r="B137" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="C137" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="D137" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>1706</v>
+        <v>1786</v>
       </c>
       <c r="B138" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="C138" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="D138" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>1705</v>
+        <v>1785</v>
       </c>
       <c r="B139" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C139" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
       <c r="D139" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>1704</v>
+        <v>1784</v>
       </c>
       <c r="B140" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="C140" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="D140" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>1703</v>
+        <v>1783</v>
       </c>
       <c r="B141" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="C141" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="D141" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>1702</v>
+        <v>1782</v>
       </c>
       <c r="B142" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="C142" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="D142" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>1701</v>
+        <v>1781</v>
       </c>
       <c r="B143" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="C143" t="s">
-        <v>360</v>
+        <v>381</v>
       </c>
       <c r="D143" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>1700</v>
+        <v>1780</v>
       </c>
       <c r="B144" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
       <c r="C144" t="s">
-        <v>373</v>
+        <v>384</v>
       </c>
       <c r="D144" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>1699</v>
+        <v>1779</v>
       </c>
       <c r="B145" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="C145" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="D145" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>1698</v>
+        <v>1778</v>
       </c>
       <c r="B146" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
       <c r="C146" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="D146" t="s">
-        <v>379</v>
+        <v>390</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>1697</v>
+        <v>1777</v>
       </c>
       <c r="B147" t="s">
-        <v>380</v>
+        <v>391</v>
       </c>
       <c r="C147" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
       <c r="D147" t="s">
-        <v>381</v>
+        <v>392</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>1696</v>
+        <v>1776</v>
       </c>
       <c r="B148" t="s">
-        <v>382</v>
+        <v>393</v>
       </c>
       <c r="C148" t="s">
-        <v>376</v>
+        <v>394</v>
       </c>
       <c r="D148" t="s">
-        <v>383</v>
+        <v>395</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>1695</v>
+        <v>1775</v>
       </c>
       <c r="B149" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="C149" t="s">
-        <v>376</v>
+        <v>394</v>
       </c>
       <c r="D149" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>1694</v>
+        <v>1774</v>
       </c>
       <c r="B150" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="C150" t="s">
-        <v>376</v>
+        <v>394</v>
       </c>
       <c r="D150" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>1693</v>
+        <v>1773</v>
       </c>
       <c r="B151" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="C151" t="s">
-        <v>376</v>
+        <v>394</v>
       </c>
       <c r="D151" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>1692</v>
+        <v>1772</v>
       </c>
       <c r="B152" t="s">
-        <v>390</v>
+        <v>402</v>
       </c>
       <c r="C152" t="s">
-        <v>376</v>
+        <v>403</v>
       </c>
       <c r="D152" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>1691</v>
+        <v>1770</v>
       </c>
       <c r="B153" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="C153" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="D153" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>1690</v>
+        <v>1769</v>
       </c>
       <c r="B154" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
       <c r="C154" t="s">
-        <v>393</v>
+        <v>408</v>
       </c>
       <c r="D154" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>1689</v>
+        <v>1768</v>
       </c>
       <c r="B155" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="C155" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="D155" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>1688</v>
+        <v>1767</v>
       </c>
       <c r="B156" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="C156" t="s">
-        <v>401</v>
+        <v>411</v>
       </c>
       <c r="D156" t="s">
-        <v>402</v>
+        <v>414</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>1687</v>
+        <v>1766</v>
       </c>
       <c r="B157" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
       <c r="C157" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="D157" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>1686</v>
+        <v>1765</v>
       </c>
       <c r="B158" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="C158" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="D158" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>1685</v>
+        <v>1764</v>
       </c>
       <c r="B159" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="C159" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="D159" t="s">
-        <v>410</v>
+        <v>422</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>1681</v>
+        <v>1763</v>
       </c>
       <c r="B160" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="C160" t="s">
-        <v>409</v>
+        <v>424</v>
       </c>
       <c r="D160" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>1680</v>
+        <v>1762</v>
       </c>
       <c r="B161" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="C161" t="s">
-        <v>409</v>
+        <v>424</v>
       </c>
       <c r="D161" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>1679</v>
+        <v>1761</v>
       </c>
       <c r="B162" t="s">
-        <v>415</v>
+        <v>428</v>
       </c>
       <c r="C162" t="s">
-        <v>409</v>
+        <v>429</v>
       </c>
       <c r="D162" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>1678</v>
+        <v>1760</v>
       </c>
       <c r="B163" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="C163" t="s">
-        <v>409</v>
+        <v>429</v>
       </c>
       <c r="D163" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>1677</v>
+        <v>1759</v>
       </c>
       <c r="B164" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
       <c r="C164" t="s">
-        <v>409</v>
+        <v>434</v>
       </c>
       <c r="D164" t="s">
-        <v>420</v>
+        <v>435</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>1676</v>
+        <v>1758</v>
       </c>
       <c r="B165" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
       <c r="C165" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="D165" t="s">
-        <v>423</v>
+        <v>438</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>1675</v>
+        <v>1757</v>
       </c>
       <c r="B166" t="s">
-        <v>424</v>
+        <v>439</v>
       </c>
       <c r="C166" t="s">
-        <v>422</v>
+        <v>440</v>
       </c>
       <c r="D166" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>1674</v>
+        <v>1756</v>
       </c>
       <c r="B167" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="C167" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="D167" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>1673</v>
+        <v>1755</v>
       </c>
       <c r="B168" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="C168" t="s">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="D168" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>1672</v>
+        <v>1754</v>
       </c>
       <c r="B169" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
       <c r="C169" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="D169" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>1671</v>
+        <v>1753</v>
       </c>
       <c r="B170" t="s">
-        <v>434</v>
+        <v>451</v>
       </c>
       <c r="C170" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="D170" t="s">
-        <v>435</v>
+        <v>453</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>1670</v>
+        <v>1752</v>
       </c>
       <c r="B171" t="s">
-        <v>436</v>
+        <v>454</v>
       </c>
       <c r="C171" t="s">
-        <v>432</v>
+        <v>455</v>
       </c>
       <c r="D171" t="s">
-        <v>437</v>
+        <v>456</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>1669</v>
+        <v>1751</v>
       </c>
       <c r="B172" t="s">
-        <v>438</v>
+        <v>457</v>
       </c>
       <c r="C172" t="s">
-        <v>432</v>
+        <v>458</v>
       </c>
       <c r="D172" t="s">
-        <v>439</v>
+        <v>459</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>1668</v>
+        <v>1750</v>
       </c>
       <c r="B173" t="s">
-        <v>440</v>
+        <v>460</v>
       </c>
       <c r="C173" t="s">
-        <v>441</v>
+        <v>461</v>
       </c>
       <c r="D173" t="s">
-        <v>442</v>
+        <v>462</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>1667</v>
+        <v>1749</v>
       </c>
       <c r="B174" t="s">
-        <v>443</v>
+        <v>463</v>
       </c>
       <c r="C174" t="s">
-        <v>444</v>
+        <v>461</v>
       </c>
       <c r="D174" t="s">
-        <v>445</v>
+        <v>464</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>1666</v>
+        <v>1748</v>
       </c>
       <c r="B175" t="s">
-        <v>446</v>
+        <v>465</v>
       </c>
       <c r="C175" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="D175" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>1665</v>
+        <v>1747</v>
       </c>
       <c r="B176" t="s">
-        <v>448</v>
+        <v>468</v>
       </c>
       <c r="C176" t="s">
-        <v>449</v>
+        <v>469</v>
       </c>
       <c r="D176" t="s">
-        <v>450</v>
+        <v>470</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>1664</v>
+        <v>1746</v>
       </c>
       <c r="B177" t="s">
-        <v>451</v>
+        <v>471</v>
       </c>
       <c r="C177" t="s">
-        <v>449</v>
+        <v>472</v>
       </c>
       <c r="D177" t="s">
-        <v>452</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>1663</v>
+        <v>1745</v>
       </c>
       <c r="B178" t="s">
-        <v>453</v>
+        <v>474</v>
       </c>
       <c r="C178" t="s">
-        <v>454</v>
+        <v>475</v>
       </c>
       <c r="D178" t="s">
-        <v>455</v>
+        <v>476</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>1661</v>
+        <v>1744</v>
       </c>
       <c r="B179" t="s">
-        <v>456</v>
+        <v>477</v>
       </c>
       <c r="C179" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="D179" t="s">
-        <v>458</v>
+        <v>478</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>1660</v>
+        <v>1743</v>
       </c>
       <c r="B180" t="s">
-        <v>459</v>
+        <v>479</v>
       </c>
       <c r="C180" t="s">
-        <v>460</v>
+        <v>475</v>
       </c>
       <c r="D180" t="s">
-        <v>461</v>
+        <v>480</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>1659</v>
+        <v>1742</v>
       </c>
       <c r="B181" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="C181" t="s">
-        <v>463</v>
+        <v>482</v>
       </c>
       <c r="D181" t="s">
-        <v>464</v>
+        <v>483</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>1658</v>
+        <v>1741</v>
       </c>
       <c r="B182" t="s">
-        <v>465</v>
+        <v>484</v>
       </c>
       <c r="C182" t="s">
-        <v>463</v>
+        <v>482</v>
       </c>
       <c r="D182" t="s">
-        <v>466</v>
+        <v>485</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>1657</v>
+        <v>1740</v>
       </c>
       <c r="B183" t="s">
-        <v>467</v>
+        <v>486</v>
       </c>
       <c r="C183" t="s">
-        <v>463</v>
+        <v>487</v>
       </c>
       <c r="D183" t="s">
-        <v>468</v>
+        <v>488</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>1656</v>
+        <v>1739</v>
       </c>
       <c r="B184" t="s">
-        <v>469</v>
+        <v>489</v>
       </c>
       <c r="C184" t="s">
-        <v>463</v>
+        <v>490</v>
       </c>
       <c r="D184" t="s">
-        <v>470</v>
+        <v>491</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>1655</v>
+        <v>1738</v>
       </c>
       <c r="B185" t="s">
-        <v>471</v>
+        <v>492</v>
       </c>
       <c r="C185" t="s">
-        <v>472</v>
+        <v>490</v>
       </c>
       <c r="D185" t="s">
-        <v>473</v>
+        <v>493</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>1654</v>
+        <v>1737</v>
       </c>
       <c r="B186" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="C186" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="D186" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>1652</v>
+        <v>1736</v>
       </c>
       <c r="B187" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="C187" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="D187" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>1651</v>
+        <v>1735</v>
       </c>
       <c r="B188" t="s">
-        <v>480</v>
+        <v>500</v>
       </c>
       <c r="C188" t="s">
-        <v>481</v>
+        <v>501</v>
       </c>
       <c r="D188" t="s">
-        <v>482</v>
+        <v>502</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>1650</v>
+        <v>1734</v>
       </c>
       <c r="B189" t="s">
-        <v>483</v>
+        <v>503</v>
       </c>
       <c r="C189" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
       <c r="D189" t="s">
-        <v>485</v>
+        <v>504</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>1649</v>
+        <v>1733</v>
       </c>
       <c r="B190" t="s">
-        <v>486</v>
+        <v>505</v>
       </c>
       <c r="C190" t="s">
-        <v>487</v>
+        <v>506</v>
       </c>
       <c r="D190" t="s">
-        <v>488</v>
+        <v>507</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>1648</v>
+        <v>1732</v>
       </c>
       <c r="B191" t="s">
-        <v>489</v>
+        <v>508</v>
       </c>
       <c r="C191" t="s">
-        <v>490</v>
+        <v>509</v>
       </c>
       <c r="D191" t="s">
-        <v>491</v>
+        <v>510</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>1647</v>
+        <v>1731</v>
       </c>
       <c r="B192" t="s">
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="C192" t="s">
-        <v>493</v>
+        <v>509</v>
       </c>
       <c r="D192" t="s">
-        <v>494</v>
+        <v>512</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>1646</v>
+        <v>1730</v>
       </c>
       <c r="B193" t="s">
-        <v>495</v>
+        <v>513</v>
       </c>
       <c r="C193" t="s">
-        <v>493</v>
+        <v>509</v>
       </c>
       <c r="D193" t="s">
-        <v>496</v>
+        <v>514</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>1645</v>
+        <v>1729</v>
       </c>
       <c r="B194" t="s">
-        <v>497</v>
+        <v>515</v>
       </c>
       <c r="C194" t="s">
-        <v>493</v>
+        <v>509</v>
       </c>
       <c r="D194" t="s">
-        <v>498</v>
+        <v>516</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>1644</v>
+        <v>1728</v>
       </c>
       <c r="B195" t="s">
-        <v>499</v>
+        <v>517</v>
       </c>
       <c r="C195" t="s">
-        <v>493</v>
+        <v>518</v>
       </c>
       <c r="D195" t="s">
-        <v>500</v>
+        <v>519</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>1643</v>
+        <v>1727</v>
       </c>
       <c r="B196" t="s">
-        <v>501</v>
+        <v>520</v>
       </c>
       <c r="C196" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
       <c r="D196" t="s">
-        <v>502</v>
+        <v>522</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>1642</v>
+        <v>1726</v>
       </c>
       <c r="B197" t="s">
-        <v>503</v>
+        <v>523</v>
       </c>
       <c r="C197" t="s">
-        <v>504</v>
+        <v>524</v>
       </c>
       <c r="D197" t="s">
-        <v>505</v>
+        <v>525</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>1641</v>
+        <v>1725</v>
       </c>
       <c r="B198" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
       <c r="C198" t="s">
-        <v>507</v>
+        <v>527</v>
       </c>
       <c r="D198" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>1640</v>
+        <v>1724</v>
       </c>
       <c r="B199" t="s">
-        <v>509</v>
+        <v>529</v>
       </c>
       <c r="C199" t="s">
-        <v>507</v>
+        <v>527</v>
       </c>
       <c r="D199" t="s">
-        <v>510</v>
+        <v>530</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>1639</v>
+        <v>1723</v>
       </c>
       <c r="B200" t="s">
-        <v>511</v>
+        <v>531</v>
       </c>
       <c r="C200" t="s">
-        <v>512</v>
+        <v>532</v>
       </c>
       <c r="D200" t="s">
-        <v>513</v>
+        <v>533</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>1638</v>
+        <v>1722</v>
       </c>
       <c r="B201" t="s">
-        <v>514</v>
+        <v>534</v>
       </c>
       <c r="C201" t="s">
-        <v>512</v>
+        <v>532</v>
       </c>
       <c r="D201" t="s">
-        <v>515</v>
+        <v>535</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>1637</v>
+        <v>1720</v>
       </c>
       <c r="B202" t="s">
-        <v>516</v>
+        <v>536</v>
       </c>
       <c r="C202" t="s">
-        <v>512</v>
+        <v>532</v>
       </c>
       <c r="D202" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>1634</v>
+        <v>1719</v>
       </c>
       <c r="B203" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="C203" t="s">
-        <v>519</v>
+        <v>539</v>
       </c>
       <c r="D203" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>1633</v>
+        <v>1718</v>
       </c>
       <c r="B204" t="s">
-        <v>521</v>
+        <v>541</v>
       </c>
       <c r="C204" t="s">
-        <v>522</v>
+        <v>539</v>
       </c>
       <c r="D204" t="s">
-        <v>523</v>
+        <v>542</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
+        <v>1717</v>
+      </c>
+      <c r="B205" t="s">
+        <v>543</v>
+      </c>
+      <c r="C205" t="s">
+        <v>544</v>
+      </c>
+      <c r="D205" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>1716</v>
+      </c>
+      <c r="B206" t="s">
+        <v>546</v>
+      </c>
+      <c r="C206" t="s">
+        <v>547</v>
+      </c>
+      <c r="D206" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>1715</v>
+      </c>
+      <c r="B207" t="s">
+        <v>549</v>
+      </c>
+      <c r="C207" t="s">
+        <v>550</v>
+      </c>
+      <c r="D207" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>1714</v>
+      </c>
+      <c r="B208" t="s">
+        <v>552</v>
+      </c>
+      <c r="C208" t="s">
+        <v>550</v>
+      </c>
+      <c r="D208" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>1713</v>
+      </c>
+      <c r="B209" t="s">
+        <v>554</v>
+      </c>
+      <c r="C209" t="s">
+        <v>555</v>
+      </c>
+      <c r="D209" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>1712</v>
+      </c>
+      <c r="B210" t="s">
+        <v>557</v>
+      </c>
+      <c r="C210" t="s">
+        <v>555</v>
+      </c>
+      <c r="D210" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>1711</v>
+      </c>
+      <c r="B211" t="s">
+        <v>559</v>
+      </c>
+      <c r="C211" t="s">
+        <v>555</v>
+      </c>
+      <c r="D211" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>1710</v>
+      </c>
+      <c r="B212" t="s">
+        <v>561</v>
+      </c>
+      <c r="C212" t="s">
+        <v>555</v>
+      </c>
+      <c r="D212" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>1709</v>
+      </c>
+      <c r="B213" t="s">
+        <v>563</v>
+      </c>
+      <c r="C213" t="s">
+        <v>555</v>
+      </c>
+      <c r="D213" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>1708</v>
+      </c>
+      <c r="B214" t="s">
+        <v>565</v>
+      </c>
+      <c r="C214" t="s">
+        <v>566</v>
+      </c>
+      <c r="D214" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>1707</v>
+      </c>
+      <c r="B215" t="s">
+        <v>568</v>
+      </c>
+      <c r="C215" t="s">
+        <v>569</v>
+      </c>
+      <c r="D215" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>1706</v>
+      </c>
+      <c r="B216" t="s">
+        <v>571</v>
+      </c>
+      <c r="C216" t="s">
+        <v>572</v>
+      </c>
+      <c r="D216" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>1705</v>
+      </c>
+      <c r="B217" t="s">
+        <v>574</v>
+      </c>
+      <c r="C217" t="s">
+        <v>572</v>
+      </c>
+      <c r="D217" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>1704</v>
+      </c>
+      <c r="B218" t="s">
+        <v>576</v>
+      </c>
+      <c r="C218" t="s">
+        <v>572</v>
+      </c>
+      <c r="D218" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>1703</v>
+      </c>
+      <c r="B219" t="s">
+        <v>578</v>
+      </c>
+      <c r="C219" t="s">
+        <v>572</v>
+      </c>
+      <c r="D219" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220">
+        <v>1702</v>
+      </c>
+      <c r="B220" t="s">
+        <v>580</v>
+      </c>
+      <c r="C220" t="s">
+        <v>572</v>
+      </c>
+      <c r="D220" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221">
+        <v>1701</v>
+      </c>
+      <c r="B221" t="s">
+        <v>582</v>
+      </c>
+      <c r="C221" t="s">
+        <v>572</v>
+      </c>
+      <c r="D221" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222">
+        <v>1700</v>
+      </c>
+      <c r="B222" t="s">
+        <v>584</v>
+      </c>
+      <c r="C222" t="s">
+        <v>585</v>
+      </c>
+      <c r="D222" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223">
+        <v>1699</v>
+      </c>
+      <c r="B223" t="s">
+        <v>587</v>
+      </c>
+      <c r="C223" t="s">
+        <v>588</v>
+      </c>
+      <c r="D223" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224">
+        <v>1698</v>
+      </c>
+      <c r="B224" t="s">
+        <v>590</v>
+      </c>
+      <c r="C224" t="s">
+        <v>588</v>
+      </c>
+      <c r="D224" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225">
+        <v>1697</v>
+      </c>
+      <c r="B225" t="s">
+        <v>592</v>
+      </c>
+      <c r="C225" t="s">
+        <v>588</v>
+      </c>
+      <c r="D225" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226">
+        <v>1696</v>
+      </c>
+      <c r="B226" t="s">
+        <v>594</v>
+      </c>
+      <c r="C226" t="s">
+        <v>588</v>
+      </c>
+      <c r="D226" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227">
+        <v>1695</v>
+      </c>
+      <c r="B227" t="s">
+        <v>596</v>
+      </c>
+      <c r="C227" t="s">
+        <v>588</v>
+      </c>
+      <c r="D227" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228">
+        <v>1694</v>
+      </c>
+      <c r="B228" t="s">
+        <v>598</v>
+      </c>
+      <c r="C228" t="s">
+        <v>588</v>
+      </c>
+      <c r="D228" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229">
+        <v>1693</v>
+      </c>
+      <c r="B229" t="s">
+        <v>600</v>
+      </c>
+      <c r="C229" t="s">
+        <v>588</v>
+      </c>
+      <c r="D229" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230">
+        <v>1692</v>
+      </c>
+      <c r="B230" t="s">
+        <v>602</v>
+      </c>
+      <c r="C230" t="s">
+        <v>588</v>
+      </c>
+      <c r="D230" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231">
+        <v>1691</v>
+      </c>
+      <c r="B231" t="s">
+        <v>604</v>
+      </c>
+      <c r="C231" t="s">
+        <v>605</v>
+      </c>
+      <c r="D231" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>1690</v>
+      </c>
+      <c r="B232" t="s">
+        <v>607</v>
+      </c>
+      <c r="C232" t="s">
+        <v>605</v>
+      </c>
+      <c r="D232" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>1689</v>
+      </c>
+      <c r="B233" t="s">
+        <v>609</v>
+      </c>
+      <c r="C233" t="s">
+        <v>610</v>
+      </c>
+      <c r="D233" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>1688</v>
+      </c>
+      <c r="B234" t="s">
+        <v>612</v>
+      </c>
+      <c r="C234" t="s">
+        <v>613</v>
+      </c>
+      <c r="D234" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>1687</v>
+      </c>
+      <c r="B235" t="s">
+        <v>615</v>
+      </c>
+      <c r="C235" t="s">
+        <v>613</v>
+      </c>
+      <c r="D235" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>1686</v>
+      </c>
+      <c r="B236" t="s">
+        <v>617</v>
+      </c>
+      <c r="C236" t="s">
+        <v>618</v>
+      </c>
+      <c r="D236" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>1685</v>
+      </c>
+      <c r="B237" t="s">
+        <v>620</v>
+      </c>
+      <c r="C237" t="s">
+        <v>621</v>
+      </c>
+      <c r="D237" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>1681</v>
+      </c>
+      <c r="B238" t="s">
+        <v>623</v>
+      </c>
+      <c r="C238" t="s">
+        <v>621</v>
+      </c>
+      <c r="D238" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>1680</v>
+      </c>
+      <c r="B239" t="s">
+        <v>625</v>
+      </c>
+      <c r="C239" t="s">
+        <v>621</v>
+      </c>
+      <c r="D239" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>1679</v>
+      </c>
+      <c r="B240" t="s">
+        <v>627</v>
+      </c>
+      <c r="C240" t="s">
+        <v>621</v>
+      </c>
+      <c r="D240" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>1678</v>
+      </c>
+      <c r="B241" t="s">
+        <v>629</v>
+      </c>
+      <c r="C241" t="s">
+        <v>621</v>
+      </c>
+      <c r="D241" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>1677</v>
+      </c>
+      <c r="B242" t="s">
+        <v>631</v>
+      </c>
+      <c r="C242" t="s">
+        <v>621</v>
+      </c>
+      <c r="D242" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>1676</v>
+      </c>
+      <c r="B243" t="s">
+        <v>633</v>
+      </c>
+      <c r="C243" t="s">
+        <v>634</v>
+      </c>
+      <c r="D243" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>1675</v>
+      </c>
+      <c r="B244" t="s">
+        <v>636</v>
+      </c>
+      <c r="C244" t="s">
+        <v>634</v>
+      </c>
+      <c r="D244" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>1674</v>
+      </c>
+      <c r="B245" t="s">
+        <v>638</v>
+      </c>
+      <c r="C245" t="s">
+        <v>639</v>
+      </c>
+      <c r="D245" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>1673</v>
+      </c>
+      <c r="B246" t="s">
+        <v>641</v>
+      </c>
+      <c r="C246" t="s">
+        <v>639</v>
+      </c>
+      <c r="D246" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>1672</v>
+      </c>
+      <c r="B247" t="s">
+        <v>643</v>
+      </c>
+      <c r="C247" t="s">
+        <v>644</v>
+      </c>
+      <c r="D247" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>1671</v>
+      </c>
+      <c r="B248" t="s">
+        <v>646</v>
+      </c>
+      <c r="C248" t="s">
+        <v>644</v>
+      </c>
+      <c r="D248" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>1670</v>
+      </c>
+      <c r="B249" t="s">
+        <v>648</v>
+      </c>
+      <c r="C249" t="s">
+        <v>644</v>
+      </c>
+      <c r="D249" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>1669</v>
+      </c>
+      <c r="B250" t="s">
+        <v>650</v>
+      </c>
+      <c r="C250" t="s">
+        <v>644</v>
+      </c>
+      <c r="D250" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>1668</v>
+      </c>
+      <c r="B251" t="s">
+        <v>652</v>
+      </c>
+      <c r="C251" t="s">
+        <v>653</v>
+      </c>
+      <c r="D251" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>1667</v>
+      </c>
+      <c r="B252" t="s">
+        <v>655</v>
+      </c>
+      <c r="C252" t="s">
+        <v>656</v>
+      </c>
+      <c r="D252" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>1666</v>
+      </c>
+      <c r="B253" t="s">
+        <v>658</v>
+      </c>
+      <c r="C253" t="s">
+        <v>656</v>
+      </c>
+      <c r="D253" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>1665</v>
+      </c>
+      <c r="B254" t="s">
+        <v>660</v>
+      </c>
+      <c r="C254" t="s">
+        <v>661</v>
+      </c>
+      <c r="D254" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>1664</v>
+      </c>
+      <c r="B255" t="s">
+        <v>663</v>
+      </c>
+      <c r="C255" t="s">
+        <v>661</v>
+      </c>
+      <c r="D255" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>1663</v>
+      </c>
+      <c r="B256" t="s">
+        <v>665</v>
+      </c>
+      <c r="C256" t="s">
+        <v>666</v>
+      </c>
+      <c r="D256" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>1661</v>
+      </c>
+      <c r="B257" t="s">
+        <v>668</v>
+      </c>
+      <c r="C257" t="s">
+        <v>669</v>
+      </c>
+      <c r="D257" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>1660</v>
+      </c>
+      <c r="B258" t="s">
+        <v>671</v>
+      </c>
+      <c r="C258" t="s">
+        <v>672</v>
+      </c>
+      <c r="D258" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>1659</v>
+      </c>
+      <c r="B259" t="s">
+        <v>674</v>
+      </c>
+      <c r="C259" t="s">
+        <v>675</v>
+      </c>
+      <c r="D259" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>1658</v>
+      </c>
+      <c r="B260" t="s">
+        <v>677</v>
+      </c>
+      <c r="C260" t="s">
+        <v>675</v>
+      </c>
+      <c r="D260" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>1657</v>
+      </c>
+      <c r="B261" t="s">
+        <v>679</v>
+      </c>
+      <c r="C261" t="s">
+        <v>675</v>
+      </c>
+      <c r="D261" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>1656</v>
+      </c>
+      <c r="B262" t="s">
+        <v>681</v>
+      </c>
+      <c r="C262" t="s">
+        <v>675</v>
+      </c>
+      <c r="D262" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>1655</v>
+      </c>
+      <c r="B263" t="s">
+        <v>683</v>
+      </c>
+      <c r="C263" t="s">
+        <v>684</v>
+      </c>
+      <c r="D263" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>1654</v>
+      </c>
+      <c r="B264" t="s">
+        <v>686</v>
+      </c>
+      <c r="C264" t="s">
+        <v>687</v>
+      </c>
+      <c r="D264" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>1652</v>
+      </c>
+      <c r="B265" t="s">
+        <v>689</v>
+      </c>
+      <c r="C265" t="s">
+        <v>690</v>
+      </c>
+      <c r="D265" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>1651</v>
+      </c>
+      <c r="B266" t="s">
+        <v>692</v>
+      </c>
+      <c r="C266" t="s">
+        <v>693</v>
+      </c>
+      <c r="D266" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>1650</v>
+      </c>
+      <c r="B267" t="s">
+        <v>695</v>
+      </c>
+      <c r="C267" t="s">
+        <v>696</v>
+      </c>
+      <c r="D267" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>1649</v>
+      </c>
+      <c r="B268" t="s">
+        <v>698</v>
+      </c>
+      <c r="C268" t="s">
+        <v>699</v>
+      </c>
+      <c r="D268" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>1648</v>
+      </c>
+      <c r="B269" t="s">
+        <v>701</v>
+      </c>
+      <c r="C269" t="s">
+        <v>702</v>
+      </c>
+      <c r="D269" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>1647</v>
+      </c>
+      <c r="B270" t="s">
+        <v>704</v>
+      </c>
+      <c r="C270" t="s">
+        <v>705</v>
+      </c>
+      <c r="D270" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>1646</v>
+      </c>
+      <c r="B271" t="s">
+        <v>707</v>
+      </c>
+      <c r="C271" t="s">
+        <v>705</v>
+      </c>
+      <c r="D271" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>1645</v>
+      </c>
+      <c r="B272" t="s">
+        <v>709</v>
+      </c>
+      <c r="C272" t="s">
+        <v>705</v>
+      </c>
+      <c r="D272" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>1644</v>
+      </c>
+      <c r="B273" t="s">
+        <v>711</v>
+      </c>
+      <c r="C273" t="s">
+        <v>705</v>
+      </c>
+      <c r="D273" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>1643</v>
+      </c>
+      <c r="B274" t="s">
+        <v>713</v>
+      </c>
+      <c r="C274" t="s">
+        <v>705</v>
+      </c>
+      <c r="D274" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>1642</v>
+      </c>
+      <c r="B275" t="s">
+        <v>715</v>
+      </c>
+      <c r="C275" t="s">
+        <v>716</v>
+      </c>
+      <c r="D275" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>1641</v>
+      </c>
+      <c r="B276" t="s">
+        <v>718</v>
+      </c>
+      <c r="C276" t="s">
+        <v>719</v>
+      </c>
+      <c r="D276" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>1640</v>
+      </c>
+      <c r="B277" t="s">
+        <v>721</v>
+      </c>
+      <c r="C277" t="s">
+        <v>719</v>
+      </c>
+      <c r="D277" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>1639</v>
+      </c>
+      <c r="B278" t="s">
+        <v>723</v>
+      </c>
+      <c r="C278" t="s">
+        <v>724</v>
+      </c>
+      <c r="D278" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>1638</v>
+      </c>
+      <c r="B279" t="s">
+        <v>726</v>
+      </c>
+      <c r="C279" t="s">
+        <v>724</v>
+      </c>
+      <c r="D279" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>1637</v>
+      </c>
+      <c r="B280" t="s">
+        <v>728</v>
+      </c>
+      <c r="C280" t="s">
+        <v>724</v>
+      </c>
+      <c r="D280" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>1634</v>
+      </c>
+      <c r="B281" t="s">
+        <v>730</v>
+      </c>
+      <c r="C281" t="s">
+        <v>731</v>
+      </c>
+      <c r="D281" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>1633</v>
+      </c>
+      <c r="B282" t="s">
+        <v>733</v>
+      </c>
+      <c r="C282" t="s">
+        <v>734</v>
+      </c>
+      <c r="D282" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
         <v>1632</v>
       </c>
-      <c r="B205" t="s">
-[...6 lines deleted...]
-        <v>526</v>
+      <c r="B283" t="s">
+        <v>736</v>
+      </c>
+      <c r="C283" t="s">
+        <v>737</v>
+      </c>
+      <c r="D283" t="s">
+        <v>738</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">